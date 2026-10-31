--- v0 (2026-09-08)
+++ v1 (2026-10-31)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R12304185e5244cc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re9d188e6e52e463c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9c5bf1e0762d4604"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0517fd29f34c4e58"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd3c1df3f74e3486c"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd9f64f67f31d492f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb59c735b02e24cd5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rfcac3a32d63540af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R82caaed155c84723"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rfe442dfd71eb4fb3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3e668a525ef841d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R23a652976c254185"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rae86bedacfa442de"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9c5bf1e0762d4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd3c1df3f74e3486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6061671a42f34336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc5584a403072466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbb86e48dd45147d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R66ed76c5b5bd4a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9eae3f9049404ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd9f64f67f31d492f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd6891d2bc0074d75" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0517fd29f34c4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb59c735b02e24cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfcac3a32d63540af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R82caaed155c84723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfe442dfd71eb4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3e668a525ef841d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R23a652976c254185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rae86bedacfa442de" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R99e235beb41644bc" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcff8165faf2f4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R1368b672c9cc4833" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc49758f83f4648b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R9368f4f14e3144fa" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rcff8165faf2f4874"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc49758f83f4648b3"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R856bdee16e89492e" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6825bb7104ff40d1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbef7a44fe3fe4e7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3830664985144c89" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R39121c4e135f4de8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3c484e6ca4154b51" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R25b078293eee422c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfb395399a21044d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0c3180e24f8a4be6" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1391,51 +1391,51 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Største aksjonærer</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>MALLING PETER TIDEMAND  –  100,0 %</a:t>
+              <a:t>PETER TIDEMAND MALLING  –  100,0 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>