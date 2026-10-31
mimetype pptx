--- v1 (2026-10-31)
+++ v2 (2026-10-31)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re9d188e6e52e463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R247de08fc25942e6" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0517fd29f34c4e58"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Red05a684be964744"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb59c735b02e24cd5"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rae86bedacfa442de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcf3b0cf726c7421b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R24e8d5cb8dcb4fab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ra27fa9dbc96c4397"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb6d9302c9a7947c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Raec01418023e4ee0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R50440f4ff2fb4d9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rcdbf4bab40934589"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0517fd29f34c4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb59c735b02e24cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfcac3a32d63540af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R82caaed155c84723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfe442dfd71eb4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3e668a525ef841d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R23a652976c254185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rae86bedacfa442de" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R99e235beb41644bc" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Red05a684be964744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcf3b0cf726c7421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R24e8d5cb8dcb4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra27fa9dbc96c4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb6d9302c9a7947c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Raec01418023e4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R50440f4ff2fb4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcdbf4bab40934589" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7676cf7dbc1c45fd" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc49758f83f4648b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R9368f4f14e3144fa" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb4d1b1fb313e44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R6b7ac61cfac7496e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc49758f83f4648b3"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb4d1b1fb313e44e5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbef7a44fe3fe4e7e" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0c3180e24f8a4be6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra629a04c512a4b36" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb8cc874eea43432c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R100386c905a44adb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1a8897ad785e4320" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5d35638e757044a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R42b2ba07a38c4db0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8d4611ff7da64723" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>