--- v2 (2026-10-31)
+++ v3 (2026-10-31)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R247de08fc25942e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R09bb542fb0f74616" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Red05a684be964744"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1410bce11f184fda"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcf3b0cf726c7421b"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rcdbf4bab40934589"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcfe8ed9e77764096"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2d0b8ec73a0c4e9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R479feb8074614d3c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1374c202a852458c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R92b2dc4b4f8c42be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5f732e52a9b14b9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6a0f145ebbb74754"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Red05a684be964744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcf3b0cf726c7421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R24e8d5cb8dcb4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra27fa9dbc96c4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb6d9302c9a7947c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Raec01418023e4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R50440f4ff2fb4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcdbf4bab40934589" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7676cf7dbc1c45fd" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1410bce11f184fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcfe8ed9e77764096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2d0b8ec73a0c4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R479feb8074614d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1374c202a852458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R92b2dc4b4f8c42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5f732e52a9b14b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6a0f145ebbb74754" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Recdec9c09f6f48b9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb4d1b1fb313e44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R6b7ac61cfac7496e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra96a5e7486ee4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R15d6958613774035" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb4d1b1fb313e44e5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra96a5e7486ee4d58"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra629a04c512a4b36" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8d4611ff7da64723" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R67ee8aebe9474410" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R28ec5a0ae30e4ccd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7a84879dce294195" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R332dbeaf368e47e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfad7d67977e943b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rce6cf090d1a44b9a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3fb82f64ee8249ff" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>